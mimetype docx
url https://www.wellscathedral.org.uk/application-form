--- v1 (2025-12-24)
+++ v2 (2026-04-14)
@@ -1,8234 +1,4106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09E84578" w14:textId="58A92707" w:rsidR="00345A50" w:rsidRDefault="00392E39" w:rsidP="00345A50">
+    <w:p w14:paraId="13BF67AB" w14:textId="129097EB" w:rsidR="008C17B1" w:rsidRDefault="004C2E48" w:rsidP="004C2E48">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9695"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C52E28D" wp14:editId="16871E7C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="50CE1395" wp14:editId="33FD873C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5190490</wp:posOffset>
+              <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>-168910</wp:posOffset>
+              <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="1238250" cy="1082040"/>
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Picture 1" descr="Y:\HR Confidential\Cathedral Branding Info\Colour Portrait.jpg"/>
+            <wp:extent cx="914400" cy="799200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="949402938" name="Picture 1" descr="A logo of a cathedral&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Y:\HR Confidential\Cathedral Branding Info\Colour Portrait.jpg"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1816383274" name="Picture 1" descr="A logo of a cathedral&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1238250" cy="1082040"/>
+                      <a:ext cx="914400" cy="799200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2EBDB4D5" w14:textId="77777777" w:rsidR="00F869B7" w:rsidRDefault="00F869B7" w:rsidP="00345A50">
+    <w:p w14:paraId="660B9360" w14:textId="179394C7" w:rsidR="0041742E" w:rsidRPr="00B75EFD" w:rsidRDefault="00FD5A88" w:rsidP="00B75EFD">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:r>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r w:rsidR="00380CE6">
+        <w:t xml:space="preserve"> Details</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3ECF179C" w14:textId="77777777" w:rsidR="00F869B7" w:rsidRDefault="00F869B7" w:rsidP="00345A50">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3281"/>
+        <w:gridCol w:w="7175"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00044D47" w14:paraId="2621B82C" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9C00C8" w14:textId="276FEC62" w:rsidR="00C77A48" w:rsidRPr="00C77A48" w:rsidRDefault="00C77A48" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C77A48">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Application form for the post of:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED6EBD2" w14:textId="353357FC" w:rsidR="00C77A48" w:rsidRPr="004C1968" w:rsidRDefault="00C77A48" w:rsidP="006302EB"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE3E7C" w14:paraId="554DEFC0" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1569" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E2BC1A" w14:textId="381FE81F" w:rsidR="00C77A48" w:rsidRPr="00C77A48" w:rsidRDefault="00F75145" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77A48" w:rsidRPr="00C77A48">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">here did you see the </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1502">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00C77A48" w:rsidRPr="00C77A48">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vacancy advertised?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3431" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F56F04F" w14:textId="1028A17F" w:rsidR="00C77A48" w:rsidRPr="007C2ED3" w:rsidRDefault="00C77A48" w:rsidP="006302EB"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="735DBE7C" w14:textId="3BC9B851" w:rsidR="00DE3E7C" w:rsidRPr="00380CE6" w:rsidRDefault="00DE3E7C" w:rsidP="004C2E48">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10466"/>
+        </w:tabs>
       </w:pPr>
+      <w:r w:rsidRPr="00380CE6">
+        <w:t>Personal Details</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2E48">
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29C99969" w14:textId="77777777" w:rsidR="00F869B7" w:rsidRDefault="00F869B7" w:rsidP="00345A50">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="6991"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB1502" w14:paraId="46DF7C0C" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CA7416" w14:textId="73043003" w:rsidR="00DE3E7C" w:rsidRPr="00C77A48" w:rsidRDefault="00DE3E7C" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Full name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D43AC5" w14:textId="42C8105D" w:rsidR="00DE3E7C" w:rsidRPr="0018037E" w:rsidRDefault="00DE3E7C" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="BFBFBF" w:themeColor="background2" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044D47" w14:paraId="64769950" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A6A22B" w14:textId="53A17A11" w:rsidR="00DE3E7C" w:rsidRPr="00C77A48" w:rsidRDefault="00CB1502" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Any previous name(s) by which you have been known:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A7FBE0" w14:textId="67DCB901" w:rsidR="00DE3E7C" w:rsidRPr="0018037E" w:rsidRDefault="00DE3E7C" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="BFBFBF" w:themeColor="background2" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE3E7C" w14:paraId="07CC931F" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="614828FD" w14:textId="240D27E4" w:rsidR="00DE3E7C" w:rsidRPr="00C77A48" w:rsidRDefault="00CB1502" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="28596035" w14:textId="4EB1ED80" w:rsidR="00DE3E7C" w:rsidRPr="0018037E" w:rsidRDefault="00DE3E7C" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="BFBFBF" w:themeColor="background2" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE3E7C" w14:paraId="45F8582A" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="683B122E" w14:textId="2093AC13" w:rsidR="00DE3E7C" w:rsidRPr="00C77A48" w:rsidRDefault="00CB1502" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tel</w:t>
+            </w:r>
+            <w:r w:rsidR="003F57E7">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D356F37" w14:textId="29FC4A0F" w:rsidR="00DE3E7C" w:rsidRPr="0018037E" w:rsidRDefault="00DE3E7C" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="BFBFBF" w:themeColor="background2" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE3E7C" w14:paraId="140DFDDE" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="75575F36" w14:textId="374A1E80" w:rsidR="00DE3E7C" w:rsidRPr="00C77A48" w:rsidRDefault="00CB1502" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EC8744" w14:textId="7AF52794" w:rsidR="00DE3E7C" w:rsidRPr="0018037E" w:rsidRDefault="00DE3E7C" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="BFBFBF" w:themeColor="background2" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77D02A86" w14:textId="77777777" w:rsidR="006302EB" w:rsidRDefault="006302EB" w:rsidP="0041742E">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...48 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10456" w:type="dxa"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2988"/>
-        <w:gridCol w:w="7468"/>
+        <w:gridCol w:w="5420"/>
+        <w:gridCol w:w="5036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E72D0" w:rsidRPr="00FB6ABC" w14:paraId="4F7146D8" w14:textId="77777777" w:rsidTr="00CB3793">
-[...146 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="004C1968" w:rsidRPr="004C1968" w14:paraId="3DBEAAA8" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B10F020" w14:textId="6295ADB5" w:rsidR="00CB1502" w:rsidRPr="004C1968" w:rsidRDefault="00CB1502" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Do you require a permit for working in the UK?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41246918" w14:textId="73D8BD69" w:rsidR="00CB1502" w:rsidRPr="004C1968" w:rsidRDefault="00CB1502" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>You will be required to produce evidence of eligibility to work in the UK.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE08E45" w14:textId="3C644B38" w:rsidR="00CB1502" w:rsidRPr="004C1968" w:rsidRDefault="00C7704B" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="2070378871"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004C2E48">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="1191100276"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1968" w:rsidRPr="004C1968" w14:paraId="02AB82E1" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2237592F" w14:textId="7A1A9C35" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="006302EB" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If ‘Yes’, please provide details:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="406520E3" w14:textId="65AEB8D1" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="006302EB" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03BDD978" w14:textId="77777777" w:rsidR="000E72D0" w:rsidRPr="00FB6ABC" w:rsidRDefault="000E72D0">
+    <w:p w14:paraId="07FC53E3" w14:textId="77777777" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="006302EB" w:rsidP="0041742E">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10456" w:type="dxa"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2268"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1888"/>
+        <w:gridCol w:w="5420"/>
+        <w:gridCol w:w="5036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00345A50" w:rsidRPr="00FB6ABC" w14:paraId="0325DBB5" w14:textId="77777777" w:rsidTr="006C690B">
-[...17 lines deleted...]
-                <w:b/>
+      <w:tr w:rsidR="004C1968" w:rsidRPr="004C1968" w14:paraId="798ED94B" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC1309F" w14:textId="29C5FEAD" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="006302EB" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you hold a full valid driving </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>licence?*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7304E1" w14:textId="5560F25A" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="00C7704B" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="389151594"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="-2135786421"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1968" w:rsidRPr="004C1968" w14:paraId="1AF31369" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E25AF9A" w14:textId="6CE773BA" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="006302EB" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you have access to a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vehicle?*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CE7F35" w14:textId="056432E1" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="00C7704B" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="108794624"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="749388890"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006302EB" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1968" w:rsidRPr="004C1968" w14:paraId="68A37277" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2592" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2AA71E" w14:textId="09A46CDB" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="006302EB" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*Alternatively, are you able to travel around the diocese within an appropriate timeframe and/or on short notice? (This is only applicable where there is an essential requirement for travel in the person specification.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="525A2DFF" w14:textId="534DAB3A" w:rsidR="006302EB" w:rsidRPr="004C1968" w:rsidRDefault="006302EB" w:rsidP="006302EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="79D7CF14" w14:textId="6C949804" w:rsidR="0041742E" w:rsidRPr="002730E8" w:rsidRDefault="0041742E" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0041742E">
+        <w:t>Education</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="3204"/>
+        <w:gridCol w:w="4279"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002730E8" w14:paraId="19F62F08" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="010AE4BF" w14:textId="53493283" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="00C17DE2">
+            <w:r w:rsidRPr="0041742E">
+              <w:t>Please give the details of secondary schools/colleges/universities you have attended and relevant examinations you have undertaken (specifying subjects). Please give the details of any educational, technical and/or professional qualifications you have achieved. If you are currently studying, please provide the details of the qualification concerned. If study was on a part-time basis, please specify.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002730E8" w14:paraId="0B8A2041" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D06916" w14:textId="21F610C8" w:rsidR="002730E8" w:rsidRDefault="00E03CA0" w:rsidP="002730E8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>From</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>(MM/YYYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5C4D3A" w14:textId="0EA9BB6E" w:rsidR="002730E8" w:rsidRDefault="00E03CA0" w:rsidP="002730E8">
+            <w:r>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>(MM/YYYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="460B9AEA" w14:textId="610B6EE2" w:rsidR="002730E8" w:rsidRDefault="00E03CA0" w:rsidP="002730E8">
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name of school/college/university</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4642CB9D" w14:textId="610911A9" w:rsidR="002730E8" w:rsidRPr="00FB6ABC" w:rsidRDefault="002730E8" w:rsidP="002730E8">
+            <w:pPr>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...29 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Details of examination results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...74 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>qualifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> achieved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041742E" w14:paraId="3575A8BD" w14:textId="77777777" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BDB88E" w14:textId="6E6F0700" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5DE3FE" w14:textId="1D74AF70" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="00C17DE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16008142" w14:textId="7CC144AE" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="00C17DE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6B8FBA" w14:textId="5E0B314C" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041742E" w14:paraId="73B7082A" w14:textId="77777777" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14770FDD" w14:textId="3FE0A132" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A932423" w14:textId="7565DC5C" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="279790CD" w14:textId="488019AD" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A85AFA" w14:textId="346C7566" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041742E" w14:paraId="19B14C7E" w14:textId="77777777" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC12599" w14:textId="1529689D" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DC5DBD" w14:textId="6BCE75BF" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59625157" w14:textId="248DB7BC" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCC3F9D" w14:textId="2794DE85" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041742E" w14:paraId="4092964B" w14:textId="77777777" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D04B2D" w14:textId="212CF660" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="630EFAE8" w14:textId="669C979B" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0257C780" w14:textId="06AE4513" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE0C92C" w14:textId="709F0FC5" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0041742E" w14:paraId="314164C6" w14:textId="77777777" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="529C9815" w14:textId="40FDF3EB" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A428E9E" w14:textId="264D4137" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE42872" w14:textId="1E510C30" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C83397D" w14:textId="54F47373" w:rsidR="0041742E" w:rsidRPr="00380CE6" w:rsidRDefault="0041742E" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1968" w14:paraId="395F83F7" w14:textId="77777777" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="744" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C057319" w14:textId="77777777" w:rsidR="004C1968" w:rsidRPr="00380CE6" w:rsidRDefault="004C1968" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="678" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="481D2DF2" w14:textId="77777777" w:rsidR="004C1968" w:rsidRPr="00380CE6" w:rsidRDefault="004C1968" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1532" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="227868AB" w14:textId="77777777" w:rsidR="004C1968" w:rsidRPr="00380CE6" w:rsidRDefault="004C1968" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0054341A" w14:textId="77777777" w:rsidR="004C1968" w:rsidRPr="00380CE6" w:rsidRDefault="004C1968" w:rsidP="0041742E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A45D740" w14:textId="7E74375A" w:rsidR="004C1968" w:rsidRPr="002730E8" w:rsidRDefault="004C1968" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Further Training and Membership of Professional Bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002730E8" w14:paraId="093E7D25" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0561852B" w14:textId="6485DCCB" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please list relevant t</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...74 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>raining courses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you have attended</w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...65 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, certificates, diplomas, including membership of professional bodies, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">you have achieved (but which are not already mentioned above), </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...1090 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>particularly any which are relevant to this post.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1968" w14:paraId="7B4036BC" w14:textId="77777777" w:rsidTr="004C1968">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFF3A0F" w14:textId="3A43BA45" w:rsidR="004C1968" w:rsidRDefault="004C1968" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3801E0AC" w14:textId="2EB1A73F" w:rsidR="002730E8" w:rsidRPr="003F57E7" w:rsidRDefault="002730E8" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Current Employment</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="6991"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002730E8" w14:paraId="6B9FCB4C" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDA7334" w14:textId="6A4AA98C" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="002730E8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED04C4">
+              <w:t>Job title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73825FBD" w14:textId="097861CD" w:rsidR="002730E8" w:rsidRPr="00380CE6" w:rsidRDefault="002730E8" w:rsidP="002730E8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002730E8" w14:paraId="791DAD91" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0F980D" w14:textId="4D574935" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="002730E8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED04C4">
+              <w:t>Current/most recent employer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D491E55" w14:textId="30B04359" w:rsidR="002730E8" w:rsidRPr="00380CE6" w:rsidRDefault="002730E8" w:rsidP="002730E8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002730E8" w14:paraId="66F331A1" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CC7E99" w14:textId="28A05EEE" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="002730E8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED04C4">
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14219238" w14:textId="4075C8E0" w:rsidR="002730E8" w:rsidRPr="00380CE6" w:rsidRDefault="002730E8" w:rsidP="002730E8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002730E8" w14:paraId="344DA1AE" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B550F7C" w14:textId="40DED10C" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="002730E8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED04C4">
+              <w:t>Dates from and to:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
               <w:t>(MM/YYYY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1552" w:type="dxa"/>
-[...626 lines deleted...]
-          </w:p>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="493FEC00" w14:textId="4363A978" w:rsidR="002730E8" w:rsidRPr="00380CE6" w:rsidRDefault="002730E8" w:rsidP="002730E8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002730E8" w14:paraId="6178DC43" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="160FA0D7" w14:textId="6021AD47" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="002730E8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Notice period:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="709A1086" w14:textId="0D006E0F" w:rsidR="002730E8" w:rsidRPr="00380CE6" w:rsidRDefault="002730E8" w:rsidP="002730E8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002730E8" w14:paraId="45CE7184" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F27CB63" w14:textId="27FF407F" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="002730E8">
+            <w:r>
+              <w:t>Reason for leaving:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B24359" w14:textId="452090C6" w:rsidR="002730E8" w:rsidRPr="00380CE6" w:rsidRDefault="002730E8" w:rsidP="002730E8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40697249" w14:textId="77777777" w:rsidR="00DD3605" w:rsidRPr="00FB6ABC" w:rsidRDefault="00DD3605">
+    <w:p w14:paraId="5693DF0A" w14:textId="77777777" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="002730E8">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10598" w:type="dxa"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1857"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3168"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD3605" w:rsidRPr="00FB6ABC" w14:paraId="721A5CD6" w14:textId="77777777" w:rsidTr="00CB3793">
-[...16 lines deleted...]
-                <w:b/>
+      <w:tr w:rsidR="002730E8" w14:paraId="294E3526" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="235259DD" w14:textId="058813D0" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...28 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please describe your current or most recent job giving </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>details of your role, responsibilities and working relationships.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002730E8" w14:paraId="661B5DFC" w14:textId="77777777" w:rsidTr="008C17B1">
+        <w:trPr>
+          <w:trHeight w:val="3093"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3859BFAF" w14:textId="3B07EE0A" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="638B3E8F" w14:textId="3D776BEE" w:rsidR="002730E8" w:rsidRPr="002730E8" w:rsidRDefault="002730E8" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Previous Employment</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="1416"/>
+        <w:gridCol w:w="2271"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2660"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E03CA0" w14:paraId="4716EF77" w14:textId="5EB630CF" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7B4CF2" w14:textId="18FF75C1" w:rsidR="00E03CA0" w:rsidRPr="00FB6ABC" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...103 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Starting with the most recent first, please list </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your previous jobs </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...28 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reverse </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...27 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>chronological order, giving a brief description of each including responsibilities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03CA0" w14:paraId="48AF16A2" w14:textId="2B4387ED" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="55ED7F12" w14:textId="3C0ED42E" w:rsidR="00E03CA0" w:rsidRDefault="00E03CA0" w:rsidP="00E03CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>From</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>(MM/YYYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1330C363" w14:textId="25E3EA4F" w:rsidR="00E03CA0" w:rsidRDefault="00E03CA0" w:rsidP="00E03CA0">
+            <w:r>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+              <w:t>(MM/YYYY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1086" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C46B61" w14:textId="0AFEBE1F" w:rsidR="00E03CA0" w:rsidRDefault="00E03CA0" w:rsidP="00E03CA0">
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...58 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">employer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
-[...720 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and job title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A584DD8" w14:textId="3224E863" w:rsidR="00E03CA0" w:rsidRPr="00FB6ABC" w:rsidRDefault="00E03CA0" w:rsidP="00E03CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Main duties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C268C9" w14:textId="2E9B0D3C" w:rsidR="00E03CA0" w:rsidRDefault="00E03CA0" w:rsidP="00E03CA0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reason for leaving</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6005D" w:rsidRPr="00FB6ABC" w14:paraId="23D3B29F" w14:textId="77777777" w:rsidTr="00CB3793">
-[...1306 lines deleted...]
-                <w:szCs w:val="22"/>
+      <w:tr w:rsidR="00E03CA0" w14:paraId="36535C86" w14:textId="353AD11E" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0004236A" w14:textId="02B70F31" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CF55D3" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1086" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="621C61F5" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E6E7B1" w14:textId="091C9D40" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C754D88" w14:textId="6B0A3C45" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03CA0" w14:paraId="2D6C6F00" w14:textId="2B2C27E2" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="371157D2" w14:textId="64703439" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F62F6A5" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1086" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="029CEC3D" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="591FA0E6" w14:textId="6F30D634" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5802DBE5" w14:textId="43CE8279" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03CA0" w14:paraId="2BC704EF" w14:textId="00BAD562" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EB1C81" w14:textId="20862EA4" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB161F8" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1086" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="79085084" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F05C798" w14:textId="20780E44" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A98C760" w14:textId="3F905E80" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03CA0" w14:paraId="1FB047D5" w14:textId="72257F3F" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D152230" w14:textId="6E67D1BE" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECD4B59" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1086" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D09337" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AC5E73" w14:textId="780F0A40" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="238F8345" w14:textId="56B810C2" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03CA0" w14:paraId="690D76C4" w14:textId="53ABB52C" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C07924" w14:textId="63688233" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF42DDA" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1086" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="248FBA85" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F34E3E" w14:textId="753FBC90" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D524148" w14:textId="1FE65C1D" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03CA0" w14:paraId="39BBFD98" w14:textId="579F615D" w:rsidTr="00E03CA0">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="449219AA" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EF6E25" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1086" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03613DB0" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44883DE9" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1273" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18671084" w14:textId="77777777" w:rsidR="00E03CA0" w:rsidRPr="004C1968" w:rsidRDefault="00E03CA0" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B269D67" w14:textId="77777777" w:rsidR="000A4776" w:rsidRPr="00FB6ABC" w:rsidRDefault="000A4776">
+    <w:p w14:paraId="3E6727D9" w14:textId="77777777" w:rsidR="002730E8" w:rsidRDefault="002730E8" w:rsidP="003F57E7">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10598" w:type="dxa"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1368"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4207"/>
+        <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B321D" w:rsidRPr="00FB6ABC" w14:paraId="7321BE06" w14:textId="77777777" w:rsidTr="00CB3793">
-[...16 lines deleted...]
-                <w:b/>
+      <w:tr w:rsidR="003F57E7" w14:paraId="42B4FB89" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F4AD9C" w14:textId="3A58ABE8" w:rsidR="003F57E7" w:rsidRPr="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="003F57E7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If there are gaps in your employment history since leaving full-time education, please list them below in chronological order and describe what you were doing during each gap.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="2B2138B8" w14:textId="77777777" w:rsidTr="00B75EFD">
+        <w:trPr>
+          <w:trHeight w:val="3724"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="342283A6" w14:textId="3F0B9961" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="33E6F36A" w14:textId="02BA84E3" w:rsidR="003F57E7" w:rsidRPr="002730E8" w:rsidRDefault="003F57E7" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Interests, Recreations and Voluntary Work</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F57E7" w14:paraId="46792727" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E14FEA0" w14:textId="3008AF61" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6ABC">
               <w:rPr>
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
+                <w:rFonts w:cs="CG Times"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please give </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>details of your main interests outside your employment and any positions held.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="15C71791" w14:textId="77777777" w:rsidTr="008C17B1">
+        <w:trPr>
+          <w:trHeight w:val="2866"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DFD3A4" w14:textId="0558E9BD" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47A13DEA" w14:textId="684AE771" w:rsidR="003F57E7" w:rsidRPr="002730E8" w:rsidRDefault="003F57E7" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>You and the Role</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F57E7" w14:paraId="649F8A3B" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD11F04" w14:textId="1B234FB0" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please give </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>details of your skills, abilities, achievements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and experience (including outside interests) and use examples to demonstrate how you meet the criteria listed in the person specification. Please include what attracts you </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this role. You may </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>continue on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>separate sheets</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and attach </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">them </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>if necessary.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="7009D50C" w14:textId="77777777" w:rsidTr="00B75EFD">
+        <w:trPr>
+          <w:trHeight w:val="6487"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5786F8F6" w14:textId="77C63E8A" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76DC497B" w14:textId="0291BB29" w:rsidR="003F57E7" w:rsidRPr="002730E8" w:rsidRDefault="003F57E7" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Other Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10456"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F57E7" w14:paraId="0B3583BC" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFBF010" w14:textId="70719F77" w:rsidR="003F57E7" w:rsidRDefault="00C7704B" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C7704B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please give us any other information which you think is relevant to this position.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="188A3C91" w14:textId="77777777" w:rsidTr="00B75EFD">
+        <w:trPr>
+          <w:trHeight w:val="2640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0B88C2" w14:textId="06D06FAD" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="216CECC1" w14:textId="4DA436F7" w:rsidR="003F57E7" w:rsidRPr="0041742E" w:rsidRDefault="003F57E7" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10460"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F57E7" w14:paraId="794EDEAA" w14:textId="77777777" w:rsidTr="00B75EFD">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3911C211" w14:textId="052B85BB" w:rsidR="003F57E7" w:rsidRPr="004C1968" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please give </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the contact </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">details of two referees who </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>are able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comment on your suitability for the job, one of whom must be </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a representative of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>your present or most recent employer. If you have just left full</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>time education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you should give </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the contact </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>details of your course tutor or teacher. References from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>OTHER INFORMATION</w:t>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
+              <w:t xml:space="preserve"> friends and relatives</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are not acceptable. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>We reserve the right to contact any o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your previous employers.                                                                                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6ABC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1411FE10" w14:textId="77777777" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00B75EFD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="6991"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F57E7" w14:paraId="2B254E49" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3BFB52" w14:textId="368B2B89" w:rsidR="003F57E7" w:rsidRPr="00B75EFD" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
-[...94 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75EFD">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Referee 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="1C10ADDB" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC376B6" w14:textId="6AEC98D0" w:rsidR="003F57E7" w:rsidRPr="00C77A48" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AE12B6" w14:textId="6ACEE338" w:rsidR="003F57E7" w:rsidRPr="00380CE6" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044D47" w14:paraId="23B73FEE" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EA66F3" w14:textId="646B17AF" w:rsidR="003F57E7" w:rsidRPr="00C77A48" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="297C618E" w14:textId="648559B2" w:rsidR="003F57E7" w:rsidRPr="00380CE6" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="7C0AB933" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="481C61E8" w14:textId="17258248" w:rsidR="003F57E7" w:rsidRPr="00C77A48" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telephone number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E4CFF6" w14:textId="55E8F17E" w:rsidR="003F57E7" w:rsidRPr="00380CE6" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="62175206" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="426FD981" w14:textId="5225B913" w:rsidR="003F57E7" w:rsidRPr="00C77A48" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F80CFE" w14:textId="6AE1077B" w:rsidR="003F57E7" w:rsidRPr="00380CE6" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="21B51269" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B2A3A5" w14:textId="42899B0D" w:rsidR="003F57E7" w:rsidRPr="00C77A48" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Position/occupation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="673CC742" w14:textId="44FE4D1C" w:rsidR="003F57E7" w:rsidRPr="00380CE6" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="2650C680" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="37419BC2" w14:textId="23AE9B84" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Relationship to you:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B012762" w14:textId="447E8698" w:rsidR="003F57E7" w:rsidRPr="00380CE6" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="6AE4C480" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DBF0FE" w14:textId="5ADD3791" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F57E7">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>May we approach this referee?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB8F03A" w14:textId="7B5D53B7" w:rsidR="003F57E7" w:rsidRPr="004C1968" w:rsidRDefault="00C7704B" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="-120843045"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003F57E7" w:rsidRPr="004C1968">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003F57E7" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="1796872738"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003F57E7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003F57E7" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="01F1FC98" w14:textId="77777777" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="003F57E7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="6991"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F57E7" w14:paraId="48EEC80E" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD1C13B" w14:textId="74B769E0" w:rsidR="003F57E7" w:rsidRPr="00B75EFD" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B75EFD">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="22"/>
-[...505 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
+              </w:rPr>
+              <w:t>Referee 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A2BF0" w14:paraId="0DF1F224" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7D8FD7" w14:textId="77777777" w:rsidR="000A2BF0" w:rsidRPr="00C77A48" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B03DAE8" w14:textId="1B270F31" w:rsidR="000A2BF0" w:rsidRPr="004C1968" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A2BF0" w14:paraId="4BA82A27" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E30C4C" w14:textId="77777777" w:rsidR="000A2BF0" w:rsidRPr="00C77A48" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="425B8272" w14:textId="2F66F08D" w:rsidR="000A2BF0" w:rsidRPr="004C1968" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A2BF0" w14:paraId="64D7944D" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D65F2BD" w14:textId="77777777" w:rsidR="000A2BF0" w:rsidRPr="00C77A48" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telephone number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1DE499" w14:textId="748863BB" w:rsidR="000A2BF0" w:rsidRPr="004C1968" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A2BF0" w14:paraId="3081E173" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D613C31" w14:textId="77777777" w:rsidR="000A2BF0" w:rsidRPr="00C77A48" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="564F050F" w14:textId="7CB63125" w:rsidR="000A2BF0" w:rsidRPr="004C1968" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A2BF0" w14:paraId="5591A71F" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B2B9D2" w14:textId="77777777" w:rsidR="000A2BF0" w:rsidRPr="00C77A48" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Position/occupation:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="408F53E1" w14:textId="7F83C1FE" w:rsidR="000A2BF0" w:rsidRPr="004C1968" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A2BF0" w14:paraId="2A3173AE" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC52C93" w14:textId="77777777" w:rsidR="000A2BF0" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Relationship to you:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8150" w:type="dxa"/>
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT" w:cs="CG Times"/>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4BD4D9" w14:textId="034169C8" w:rsidR="000A2BF0" w:rsidRPr="004C1968" w:rsidRDefault="000A2BF0" w:rsidP="000A2BF0">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F57E7" w14:paraId="0EA9A6FE" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1657" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="462FB4CD" w14:textId="77777777" w:rsidR="003F57E7" w:rsidRDefault="003F57E7" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F57E7">
+              <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>May we approach this referee?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8150" w:type="dxa"/>
-[...756 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F37E71A" w14:textId="77777777" w:rsidR="003F57E7" w:rsidRPr="004C1968" w:rsidRDefault="00C7704B" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="-138266827"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003F57E7" w:rsidRPr="004C1968">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003F57E7" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:id w:val="912132786"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003F57E7">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:color w:val="auto"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003F57E7" w:rsidRPr="004C1968">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B43AEA0" w14:textId="77777777" w:rsidR="00C23A0C" w:rsidRDefault="00C23A0C">
+    <w:p w14:paraId="4E90AA0C" w14:textId="59C4D2FC" w:rsidR="00380CE6" w:rsidRPr="002730E8" w:rsidRDefault="00380CE6" w:rsidP="00B75EFD">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">nformation provided on the application form will be viewed by HR, the recruiting manager and interview panel.    </w:t>
+      <w:r>
+        <w:t>Declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47345A3B" w14:textId="23901013" w:rsidR="005C1FF3" w:rsidRPr="00FB6ABC" w:rsidRDefault="005C1FF3" w:rsidP="005C1FF3">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:top w:w="108" w:type="dxa"/>
+          <w:bottom w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1386"/>
+        <w:gridCol w:w="4362"/>
+        <w:gridCol w:w="1050"/>
+        <w:gridCol w:w="3658"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00380CE6" w14:paraId="6F953906" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED86B33" w14:textId="7506479F" w:rsidR="00380CE6" w:rsidRPr="00FB6ABC" w:rsidRDefault="00380CE6" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00380CE6">
+              <w:rPr>
+                <w:rFonts w:cs="CG Times"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I declare that information provided in this form is true and complete. I accept that providing deliberately false information could result in the withdrawal of my job offer/the termination of my employment. I understand that any job offer will be subject to satisfactory pre-employment checks as well as completion of a Confidential Declaration Form/Declaration of Suitability and satisfactory disclosure from the Disclosure and Barring Service at the appropriate level.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00380CE6" w14:paraId="2F6C52E2" w14:textId="77777777" w:rsidTr="00044D47">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB98F8B" w14:textId="47ED59BC" w:rsidR="00380CE6" w:rsidRDefault="00380CE6" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F26BF7" w14:textId="264369DF" w:rsidR="00380CE6" w:rsidRDefault="00380CE6" w:rsidP="00C17DE2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1EFED" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C24BE5E" w14:textId="2D272E54" w:rsidR="00380CE6" w:rsidRPr="00FB6ABC" w:rsidRDefault="00380CE6" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044D47">
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1749" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A7FB9C" w14:textId="5A486479" w:rsidR="00380CE6" w:rsidRDefault="00380CE6" w:rsidP="00C17DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0953FFF0" w14:textId="77777777" w:rsidR="00380CE6" w:rsidRDefault="00380CE6" w:rsidP="00C77A48"/>
+    <w:p w14:paraId="164A6719" w14:textId="77777777" w:rsidR="00380CE6" w:rsidRDefault="00380CE6" w:rsidP="00380CE6">
+      <w:r>
+        <w:t xml:space="preserve">Please note that information provided on the application form will be viewed by HR, the recruiting manager and interview panel.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A766DEB" w14:textId="059C12F5" w:rsidR="00380CE6" w:rsidRDefault="00380CE6" w:rsidP="00380CE6">
+      <w:r>
         <w:t xml:space="preserve">Applications should be returned to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00981065" w:rsidRPr="008F00E4">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00827767">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>recruitment@wellscathedral.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00645054">
-[...117 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> or to the HR Department, Wells Cathedral Offices, 1st &amp; 2nd Floors, 16 Market Place, Wells, Somerset, BA5 2RB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7652CA" w14:textId="77777777" w:rsidR="005C1FF3" w:rsidRPr="00FB6ABC" w:rsidRDefault="005C1FF3">
-[...8 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00380CE6" w:rsidSect="0041742E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C31CB4" w14:textId="77777777" w:rsidR="00C76082" w:rsidRDefault="00C76082" w:rsidP="00CB3793">
+    <w:p w14:paraId="3F886529" w14:textId="77777777" w:rsidR="00652188" w:rsidRDefault="00652188" w:rsidP="00DE3E7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2654FC46" w14:textId="77777777" w:rsidR="00C76082" w:rsidRDefault="00C76082" w:rsidP="00CB3793">
+    <w:p w14:paraId="30606882" w14:textId="77777777" w:rsidR="00652188" w:rsidRDefault="00652188" w:rsidP="00DE3E7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...21 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Albertville">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="CG Times">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="228522B5" w14:textId="77777777" w:rsidR="00C76082" w:rsidRDefault="00C76082" w:rsidP="00CB3793">
+    <w:p w14:paraId="0676A5E8" w14:textId="77777777" w:rsidR="00652188" w:rsidRDefault="00652188" w:rsidP="00DE3E7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="278BFF0F" w14:textId="77777777" w:rsidR="00C76082" w:rsidRDefault="00C76082" w:rsidP="00CB3793">
+    <w:p w14:paraId="4CEB0D92" w14:textId="77777777" w:rsidR="00652188" w:rsidRDefault="00652188" w:rsidP="00DE3E7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:zoom w:percent="128"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00345A50"/>
-[...1444 lines deleted...]
-    <w:rsid w:val="00FF705A"/>
+    <w:rsidRoot w:val="00C77A48"/>
+    <w:rsid w:val="00044D47"/>
+    <w:rsid w:val="000A2BF0"/>
+    <w:rsid w:val="0018037E"/>
+    <w:rsid w:val="002730E8"/>
+    <w:rsid w:val="0027699A"/>
+    <w:rsid w:val="00380CE6"/>
+    <w:rsid w:val="003F57E7"/>
+    <w:rsid w:val="0041742E"/>
+    <w:rsid w:val="004C1968"/>
+    <w:rsid w:val="004C2E48"/>
+    <w:rsid w:val="005C0A12"/>
+    <w:rsid w:val="005C7F26"/>
+    <w:rsid w:val="006302EB"/>
+    <w:rsid w:val="00652188"/>
+    <w:rsid w:val="007C2ED3"/>
+    <w:rsid w:val="008C17B1"/>
+    <w:rsid w:val="009C5D5C"/>
+    <w:rsid w:val="00B374D8"/>
+    <w:rsid w:val="00B51E47"/>
+    <w:rsid w:val="00B75EFD"/>
+    <w:rsid w:val="00C7704B"/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rsid w:val="00CB1502"/>
+    <w:rsid w:val="00DE3E7C"/>
+    <w:rsid w:val="00E03CA0"/>
+    <w:rsid w:val="00E71A97"/>
+    <w:rsid w:val="00F269B2"/>
+    <w:rsid w:val="00F3707C"/>
+    <w:rsid w:val="00F75145"/>
+    <w:rsid w:val="00FD5A88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="05AE1CFC"/>
+  <w14:docId w14:val="68477208"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{48E3D9FB-767F-4550-BB63-5470BCE4F27F}"/>
+  <w15:docId w15:val="{07CBBC9A-DB5B-4236-85C1-E9967F8B5D0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8377,334 +4249,789 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="003F57E7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B75EFD"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B75EFD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="978372" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="978372" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="978372" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00345A50"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C77A48"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C77A48"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DE3E7C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE3E7C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DE3E7C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DE3E7C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="000B321D"/>
+    <w:rsid w:val="00380CE6"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="004C09A7"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00380CE6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Albertville" w:hAnsi="Albertville"/>
+      <w:rFonts w:ascii="Albertville" w:eastAsia="Times New Roman" w:hAnsi="Albertville" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...16 lines deleted...]
-    <w:rsid w:val="00CB3793"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00380CE6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
-[...44 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Albertville" w:eastAsia="Times New Roman" w:hAnsi="Albertville" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E015CF"/>
+    <w:rsid w:val="00380CE6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Placeholder">
+    <w:name w:val="Placeholder"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlaceholderChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C2ED3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:vanish/>
+      <w:color w:val="808080" w:themeColor="background2" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlaceholderChar">
+    <w:name w:val="Placeholder Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Placeholder"/>
+    <w:rsid w:val="007C2ED3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+      <w:vanish/>
+      <w:color w:val="808080" w:themeColor="background2" w:themeShade="80"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruitment@wellscathedral.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recruitment@wellscathedral.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Wells Cathedral">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="EFECE9"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="502B3A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="BDB1A6"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="954975"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="70A489"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="822433"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="786592"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="C1E2E5"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="6787B7"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="786592"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8712,51 +5039,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -8906,230 +5233,214 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6817f696-320f-4671-838d-b8dd3e8fd0c4" xmlns:ns3="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d00d216885ab8818b26abeefb97d877a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E92F089484DC54192F198E8AFDBAE79" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8dc90d7bc014a51bce4e33d3b2225e72">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b" xmlns:ns3="6817f696-320f-4671-838d-b8dd3e8fd0c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6fa5261861f70aa1cb8c726de61bef4e" ns2:_="" ns3:_="">
+    <xsd:import namespace="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b"/>
     <xsd:import namespace="6817f696-320f-4671-838d-b8dd3e8fd0c4"/>
-    <xsd:import namespace="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6817f696-320f-4671-838d-b8dd3e8fd0c4" elementFormDefault="qualified">
-[...61 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{fd31e894-a202-4f86-b85b-785bca2cb568}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b">
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{baf60b59-b874-4f0d-a559-16879f96d8c2}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6817f696-320f-4671-838d-b8dd3e8fd0c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="513f2e90-dc66-443d-bf49-67b392c831ff" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="24" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -9187,153 +5498,145 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6817f696-320f-4671-838d-b8dd3e8fd0c4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="6817f696-320f-4671-838d-b8dd3e8fd0c4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9CF63F6-797F-4A66-9368-0B97835078D2}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89255F00-6D7A-4D63-8183-6A3330DDA4A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b"/>
     <ds:schemaRef ds:uri="6817f696-320f-4671-838d-b8dd3e8fd0c4"/>
-    <ds:schemaRef ds:uri="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F25D70-FC8D-450B-976D-E4D6FF90BF9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6817f696-320f-4671-838d-b8dd3e8fd0c4"/>
+    <ds:schemaRef ds:uri="1ee267e0-7f39-4bf3-8ebc-87cff500ce3b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0890F4C-4664-477C-998E-79718226DA66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>645</Words>
-  <Characters>3680</Characters>
+  <Words>701</Words>
+  <Characters>4002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr> </vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Bath And Wells</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4317</CharactersWithSpaces>
+  <CharactersWithSpaces>4694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> </dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>reesv</dc:creator>
+  <dc:creator>David Bevan</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101006E92F089484DC54192F198E8AFDBAE79</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>